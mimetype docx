--- v0 (2026-06-11)
+++ v1 (2026-09-13)
@@ -198,71 +198,125 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0064775C" w:rsidRPr="00F50915">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0064775C" w:rsidRPr="00F50915">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46046C45" w14:textId="39516275" w:rsidR="00D65CDC" w:rsidRPr="00F50915" w:rsidRDefault="00D65CDC" w:rsidP="00F50915">
+    <w:p w14:paraId="46046C45" w14:textId="5049C606" w:rsidR="00D65CDC" w:rsidRDefault="00D65CDC" w:rsidP="00F50915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50915">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sözlü Bildiri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50915">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50915">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:  (    )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393EB6DC" w14:textId="60813D0F" w:rsidR="00A5502A" w:rsidRPr="00F50915" w:rsidRDefault="00A5502A" w:rsidP="00F50915">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="2832"/>
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F50915">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F50915">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>:  (    )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1814D7" w14:textId="1C6632CD" w:rsidR="00563B17" w:rsidRDefault="00F972C8" w:rsidP="00F50915">
       <w:pPr>
@@ -867,75 +921,51 @@
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50090" w:rsidRPr="00A50090">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Adli Balistik, Adli Belge İnceleme, Adli Bilişim, Adli Biyoloji ve Genetik, Adli Patoloji, Adli Psikiyatri, Adli Tıp - Cinsel Suçlar, Adli Tıp - Klinik Adli Tıp, Adli Tıp - Tanatoloji, Adli Toksikoloji, Adli Trafik, Adli Travmatoloji ve Maluliyet, Sağlık Hukuku, Diğer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280329C5" w14:textId="27B442CA" w:rsidR="00F50915" w:rsidRDefault="00F50915" w:rsidP="00AA02D0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49730D28" w14:textId="21F6956A" w:rsidR="003C29EE" w:rsidRDefault="003C29EE" w:rsidP="00AA02D0">
-[...23 lines deleted...]
-    <w:p w14:paraId="0F10D73C" w14:textId="77777777" w:rsidR="003C29EE" w:rsidRDefault="003C29EE" w:rsidP="00AA02D0">
+    <w:p w14:paraId="0F10D73C" w14:textId="62C02C02" w:rsidR="003C29EE" w:rsidRDefault="003C29EE" w:rsidP="00AA02D0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7995D639" w14:textId="0031CF31" w:rsidR="00F50915" w:rsidRPr="00682CFC" w:rsidRDefault="00682CFC" w:rsidP="00682CFC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682CFC">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1032,168 +1062,242 @@
       </w:r>
       <w:r w:rsidRPr="00D65CDC">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65CDC">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Type</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2870A89A" w14:textId="06BEE17C" w:rsidR="00D65CDC" w:rsidRPr="003C29EE" w:rsidRDefault="00D65CDC" w:rsidP="000A03E5">
+    <w:p w14:paraId="2870A89A" w14:textId="0415DD2C" w:rsidR="00D65CDC" w:rsidRPr="003C29EE" w:rsidRDefault="00D65CDC" w:rsidP="000A03E5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2832"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C29EE">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Poster Presentation</w:t>
       </w:r>
+      <w:r w:rsidR="004E21AF">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E21AF">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="003C29EE">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>:  (    )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685538CB" w14:textId="141DD112" w:rsidR="00D65CDC" w:rsidRPr="003C29EE" w:rsidRDefault="00D65CDC" w:rsidP="003C29EE">
+    <w:p w14:paraId="685538CB" w14:textId="00FBE69A" w:rsidR="00D65CDC" w:rsidRDefault="004E21AF" w:rsidP="003C29EE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="2832"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C29EE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oral Presentation</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C29EE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C29EE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00516AFF" w:rsidRPr="003C29EE">
+      <w:r w:rsidR="00D65CDC" w:rsidRPr="003C29EE">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C29EE">
+        <w:t>:  (    )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633DB469" w14:textId="0CE4E096" w:rsidR="004E21AF" w:rsidRPr="003C29EE" w:rsidRDefault="00056F5D" w:rsidP="003C29EE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="2832"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B11EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B11EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B11EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B11EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004E21AF" w:rsidRPr="003C29EE">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:  (    )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC9D93A" w14:textId="2AA0727F" w:rsidR="00563B17" w:rsidRDefault="00F972C8" w:rsidP="00F972C8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F972C8">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The</w:t>
@@ -4689,179 +4793,186 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00516AFF">
         <w:rPr>
           <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00F972C8" w:rsidRPr="00516AFF" w:rsidSect="00B66E21">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5919B8D7" w14:textId="77777777" w:rsidR="005511F2" w:rsidRDefault="005511F2" w:rsidP="00BD7769">
+    <w:p w14:paraId="474AAC70" w14:textId="77777777" w:rsidR="006122C9" w:rsidRDefault="006122C9" w:rsidP="00BD7769">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66140F97" w14:textId="77777777" w:rsidR="005511F2" w:rsidRDefault="005511F2" w:rsidP="00BD7769">
+    <w:p w14:paraId="4A1DAC40" w14:textId="77777777" w:rsidR="006122C9" w:rsidRDefault="006122C9" w:rsidP="00BD7769">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="-webkit-standard">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="05E3D8CF" w14:textId="1ED8CF18" w:rsidR="00BD7769" w:rsidRPr="00BD7769" w:rsidRDefault="00BD7769" w:rsidP="00F50915">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="265374B5" w14:textId="77777777" w:rsidR="005511F2" w:rsidRDefault="005511F2" w:rsidP="00BD7769">
+    <w:p w14:paraId="2837A905" w14:textId="77777777" w:rsidR="006122C9" w:rsidRDefault="006122C9" w:rsidP="00BD7769">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25A41A98" w14:textId="77777777" w:rsidR="005511F2" w:rsidRDefault="005511F2" w:rsidP="00BD7769">
+    <w:p w14:paraId="3245F2BF" w14:textId="77777777" w:rsidR="006122C9" w:rsidRDefault="006122C9" w:rsidP="00BD7769">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F972C8"/>
+    <w:rsid w:val="00056F5D"/>
     <w:rsid w:val="000A03E5"/>
     <w:rsid w:val="0022183F"/>
     <w:rsid w:val="00273C7F"/>
     <w:rsid w:val="003C29EE"/>
+    <w:rsid w:val="00466910"/>
     <w:rsid w:val="0047264D"/>
     <w:rsid w:val="004B153C"/>
+    <w:rsid w:val="004E21AF"/>
     <w:rsid w:val="0050608F"/>
     <w:rsid w:val="005120D1"/>
     <w:rsid w:val="00516AFF"/>
     <w:rsid w:val="005511F2"/>
     <w:rsid w:val="00563B17"/>
+    <w:rsid w:val="006122C9"/>
     <w:rsid w:val="0064775C"/>
     <w:rsid w:val="00664800"/>
     <w:rsid w:val="00682CFC"/>
     <w:rsid w:val="00706286"/>
+    <w:rsid w:val="0079647A"/>
     <w:rsid w:val="008129D6"/>
     <w:rsid w:val="009F3161"/>
     <w:rsid w:val="00A50090"/>
+    <w:rsid w:val="00A5502A"/>
     <w:rsid w:val="00A83215"/>
     <w:rsid w:val="00AA02D0"/>
     <w:rsid w:val="00AB00AD"/>
+    <w:rsid w:val="00B11EB1"/>
     <w:rsid w:val="00B66E21"/>
     <w:rsid w:val="00BD7769"/>
     <w:rsid w:val="00C15C51"/>
     <w:rsid w:val="00C25A22"/>
     <w:rsid w:val="00D65CDC"/>
     <w:rsid w:val="00DD5936"/>
     <w:rsid w:val="00F15473"/>
     <w:rsid w:val="00F222B9"/>
     <w:rsid w:val="00F40E58"/>
     <w:rsid w:val="00F50915"/>
     <w:rsid w:val="00F972C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5683,81 +5794,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AD5D151-BCF5-4A4D-884D-43DA67623BCE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8636AC07-40B7-4B8E-864C-FA363DA06B78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>575</Words>
-  <Characters>3283</Characters>
+  <Words>577</Words>
+  <Characters>3294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3851</CharactersWithSpaces>
+  <CharactersWithSpaces>3864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HASAN KEREM KARBUZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>